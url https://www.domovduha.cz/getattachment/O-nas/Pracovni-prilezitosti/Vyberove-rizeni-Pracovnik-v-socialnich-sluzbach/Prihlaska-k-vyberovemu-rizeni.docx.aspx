--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -200,62 +200,74 @@
         </w:rPr>
         <w:t>se tímto přihlašuji do výběrového řízení na pracovní pozici:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="299F24AB" w14:textId="77777777" w:rsidR="006345ED" w:rsidRPr="006345ED" w:rsidRDefault="006345ED" w:rsidP="006345ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32D488A1" w14:textId="77777777" w:rsidR="006345ED" w:rsidRPr="006345ED" w:rsidRDefault="006345ED" w:rsidP="006345ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69E02D52" w14:textId="77777777" w:rsidR="006345ED" w:rsidRPr="006345ED" w:rsidRDefault="006345ED" w:rsidP="006345ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68C283F6" w14:textId="66798729" w:rsidR="006345ED" w:rsidRPr="006345ED" w:rsidRDefault="006345ED" w:rsidP="006345ED">
+    <w:p w14:paraId="68C283F6" w14:textId="0ECF64FF" w:rsidR="006345ED" w:rsidRPr="006345ED" w:rsidRDefault="006345ED" w:rsidP="006345ED">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006345ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>vyhlášeného dne 13. 04. 2026 organizací Domova Duha příspěvková organizace, Hřbitovní 1128/41, 741 01 Nový Jičín.</w:t>
+        <w:t xml:space="preserve">vyhlášeného dne </w:t>
+      </w:r>
+      <w:r w:rsidR="005D13AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006345ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organizací Domova Duha příspěvková organizace, Hřbitovní 1128/41, 741 01 Nový Jičín.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4C17A6" w14:textId="77777777" w:rsidR="006345ED" w:rsidRPr="006345ED" w:rsidRDefault="006345ED" w:rsidP="006345ED">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70B762A3" w14:textId="153EED98" w:rsidR="006345ED" w:rsidRPr="006345ED" w:rsidRDefault="006345ED" w:rsidP="006345ED">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006345ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prohlašuji, že všechny uvedené údaje jsou pravdivé</w:t>
       </w:r>
       <w:r w:rsidR="000B0BB9">
         <w:rPr>
@@ -404,58 +416,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>podpis uchazeče/uchazečky</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006345ED" w:rsidRPr="006345ED">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2552" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A697B18" w14:textId="77777777" w:rsidR="00AA22B9" w:rsidRDefault="00AA22B9">
+    <w:p w14:paraId="1E184987" w14:textId="77777777" w:rsidR="00706CB5" w:rsidRDefault="00706CB5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17CFA143" w14:textId="77777777" w:rsidR="00AA22B9" w:rsidRDefault="00AA22B9">
+    <w:p w14:paraId="63B43532" w14:textId="77777777" w:rsidR="00706CB5" w:rsidRDefault="00706CB5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -670,58 +682,58 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>www.domovduha.cz</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33613E8C" w14:textId="77777777" w:rsidR="00517905" w:rsidRDefault="00517905"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42B25EB0" w14:textId="77777777" w:rsidR="00AA22B9" w:rsidRDefault="00AA22B9">
+    <w:p w14:paraId="2F4B8DB3" w14:textId="77777777" w:rsidR="00706CB5" w:rsidRDefault="00706CB5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7821A02E" w14:textId="77777777" w:rsidR="00AA22B9" w:rsidRDefault="00AA22B9">
+    <w:p w14:paraId="7462B72B" w14:textId="77777777" w:rsidR="00706CB5" w:rsidRDefault="00706CB5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66858FEF" w14:textId="77777777" w:rsidR="000F22B9" w:rsidRDefault="000F22B9">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04711B88" w14:textId="17D9BD92" w:rsidR="00517905" w:rsidRDefault="006345ED">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:ind w:hanging="1134"/>
     </w:pPr>
@@ -824,52 +836,55 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006345ED"/>
     <w:rsid w:val="000B0BB9"/>
     <w:rsid w:val="000F22B9"/>
     <w:rsid w:val="00517905"/>
+    <w:rsid w:val="005D13AA"/>
     <w:rsid w:val="006345ED"/>
     <w:rsid w:val="006F148A"/>
+    <w:rsid w:val="00706CB5"/>
+    <w:rsid w:val="007330CA"/>
     <w:rsid w:val="00976909"/>
     <w:rsid w:val="00AA22B9"/>
     <w:rsid w:val="00FA30ED"/>
     <w:rsid w:val="00FA33E7"/>
     <w:rsid w:val="00FE4C6A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -1828,69 +1843,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Hlavičkový papír se zápatím</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>100</Words>
-  <Characters>591</Characters>
+  <Words>99</Words>
+  <Characters>586</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>690</CharactersWithSpaces>
+  <CharactersWithSpaces>684</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Helena Friedrichová</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>